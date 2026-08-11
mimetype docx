--- v0 (2026-06-26)
+++ v1 (2026-08-11)
@@ -1,2518 +1,2942 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w14:paraId="2119DCB4" w14:textId="77777777" w:rsidR="00A54D62" w:rsidRDefault="00DD04C2">
+    <w:p w14:paraId="2119DCB4" w14:textId="77777777" w:rsidR="00A54D62" w:rsidRPr="00BC1F7E" w:rsidRDefault="00DD04C2">
       <w:pPr>
         <w:pStyle w:val="ac"/>
         <w:spacing w:before="180" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="300" w:firstLine="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00BC1F7E">
         <w:rPr>
           <w:b/>
           <w:sz w:val="48"/>
         </w:rPr>
         <w:t>清潔隊營運管理系統帳號申請表</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7834BB55" w14:textId="77777777" w:rsidR="00A54D62" w:rsidRDefault="00A54D62">
+    <w:p w14:paraId="7834BB55" w14:textId="77777777" w:rsidR="00A54D62" w:rsidRPr="00BC1F7E" w:rsidRDefault="00A54D62">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:right="301"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1A0392D5" w14:textId="77777777" w:rsidR="00A54D62" w:rsidRPr="001E1238" w:rsidRDefault="00DD04C2">
+    <w:p w14:paraId="1A0392D5" w14:textId="77777777" w:rsidR="00A54D62" w:rsidRPr="00BC1F7E" w:rsidRDefault="00DD04C2">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:right="301"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E1238">
+      <w:r w:rsidRPr="00BC1F7E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>填表日期：</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E1238">
+      <w:r w:rsidRPr="00BC1F7E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E1238">
+      <w:r w:rsidRPr="00BC1F7E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>年</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E1238">
+      <w:r w:rsidRPr="00BC1F7E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E1238">
+      <w:r w:rsidRPr="00BC1F7E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>月</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E1238">
+      <w:r w:rsidRPr="00BC1F7E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E1238">
+      <w:r w:rsidRPr="00BC1F7E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>日</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10260" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1129"/>
         <w:gridCol w:w="142"/>
         <w:gridCol w:w="8989"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A54D62" w14:paraId="0D163F76" w14:textId="77777777">
+      <w:tr w:rsidR="00A54D62" w:rsidRPr="00BC1F7E" w14:paraId="0D163F76" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="511"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1624BF09" w14:textId="77777777" w:rsidR="00A54D62" w:rsidRDefault="00DD04C2">
+          <w:p w14:paraId="1624BF09" w14:textId="77777777" w:rsidR="00A54D62" w:rsidRPr="00BC1F7E" w:rsidRDefault="00DD04C2">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:spacing w:before="307" w:after="307"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00BC1F7E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>申請單位</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1AC184F4" w14:textId="77777777" w:rsidR="00A54D62" w:rsidRDefault="00DD04C2">
+          <w:p w14:paraId="1AC184F4" w14:textId="77777777" w:rsidR="00A54D62" w:rsidRPr="00BC1F7E" w:rsidRDefault="00DD04C2">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:kinsoku w:val="0"/>
               <w:jc w:val="right"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00BC1F7E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00BC1F7E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>環境保護局</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00BC1F7E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">               </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00BC1F7E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00BC1F7E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>清潔隊</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00BC1F7E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">            </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A54D62" w14:paraId="2B37D1EB" w14:textId="77777777">
+      <w:tr w:rsidR="00A54D62" w:rsidRPr="00BC1F7E" w14:paraId="2B37D1EB" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="2267"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10260" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="298D5BE6" w14:textId="77777777" w:rsidR="00A54D62" w:rsidRDefault="00DD04C2">
+          <w:p w14:paraId="298D5BE6" w14:textId="77777777" w:rsidR="00A54D62" w:rsidRPr="00BC1F7E" w:rsidRDefault="00DD04C2">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="440" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00BC1F7E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>一、申請情形</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00BC1F7E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00BC1F7E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>請勾選</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00BC1F7E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F0B4BB7" w14:textId="297FB0A3" w:rsidR="00A54D62" w:rsidRDefault="00DD04C2">
+          <w:p w14:paraId="2F0B4BB7" w14:textId="297FB0A3" w:rsidR="00A54D62" w:rsidRPr="00BC1F7E" w:rsidRDefault="00DD04C2">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="440" w:lineRule="exact"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00BC1F7E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>帳</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00BC1F7E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00BC1F7E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>號：</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00BC1F7E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00BC1F7E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00BC1F7E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>新增</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00BC1F7E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00BC1F7E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00BC1F7E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>停用</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00BC1F7E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r w:rsidR="004027D7">
+            <w:r w:rsidR="004027D7" w:rsidRPr="00BC1F7E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidR="004027D7">
+            <w:r w:rsidR="004027D7" w:rsidRPr="00BC1F7E">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>權限更新</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5F64780E" w14:textId="77777777" w:rsidR="00A54D62" w:rsidRDefault="00A54D62">
+          <w:p w14:paraId="5F64780E" w14:textId="77777777" w:rsidR="00A54D62" w:rsidRPr="00BC1F7E" w:rsidRDefault="00A54D62">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="440" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2C5EA35A" w14:textId="77777777" w:rsidR="00A54D62" w:rsidRDefault="00DD04C2">
+          <w:p w14:paraId="2C5EA35A" w14:textId="77777777" w:rsidR="00A54D62" w:rsidRPr="00BC1F7E" w:rsidRDefault="00DD04C2">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="440" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00BC1F7E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>二、申請人基本資料</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="45AD8D9C" w14:textId="77777777" w:rsidR="00A54D62" w:rsidRDefault="00DD04C2">
+          <w:p w14:paraId="45AD8D9C" w14:textId="77777777" w:rsidR="00A54D62" w:rsidRPr="00BC1F7E" w:rsidRDefault="00DD04C2">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:spacing w:line="440" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00BC1F7E">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>使用者姓名：</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2E1E7250" w14:textId="77777777" w:rsidR="00A54D62" w:rsidRDefault="00DD04C2">
+          <w:p w14:paraId="2E1E7250" w14:textId="77777777" w:rsidR="00A54D62" w:rsidRPr="00BC1F7E" w:rsidRDefault="00DD04C2">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:spacing w:line="440" w:lineRule="exact"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00BC1F7E">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>聯絡電話：</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00BC1F7E">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00BC1F7E">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00BC1F7E">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00BC1F7E">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00BC1F7E">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">                               </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00BC1F7E">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>傳真電話</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00BC1F7E">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> :</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00BC1F7E">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="61143C54" w14:textId="77777777" w:rsidR="00A54D62" w:rsidRDefault="00DD04C2">
+          <w:p w14:paraId="61143C54" w14:textId="77777777" w:rsidR="00A54D62" w:rsidRPr="00BC1F7E" w:rsidRDefault="00DD04C2">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:spacing w:line="440" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00BC1F7E">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>E-Mail</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00BC1F7E">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="605B577A" w14:textId="77777777" w:rsidR="00A54D62" w:rsidRDefault="00A54D62">
+          <w:p w14:paraId="605B577A" w14:textId="77777777" w:rsidR="00A54D62" w:rsidRPr="00BC1F7E" w:rsidRDefault="00A54D62">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A54D62" w14:paraId="4656F964" w14:textId="77777777">
+      <w:tr w:rsidR="00A54D62" w:rsidRPr="00BC1F7E" w14:paraId="4656F964" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="8187"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10260" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="177CDBBF" w14:textId="77777777" w:rsidR="00A54D62" w:rsidRDefault="00DD04C2">
+          <w:p w14:paraId="177CDBBF" w14:textId="77777777" w:rsidR="00A54D62" w:rsidRPr="00BC1F7E" w:rsidRDefault="00DD04C2">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="307" w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00BC1F7E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>權限申請</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00BC1F7E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00BC1F7E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>請勾選</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00BC1F7E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2C06EAC8" w14:textId="77777777" w:rsidR="00A54D62" w:rsidRDefault="00A54D62">
+          <w:p w14:paraId="2C06EAC8" w14:textId="77777777" w:rsidR="00A54D62" w:rsidRPr="00BC1F7E" w:rsidRDefault="00A54D62">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2069BD92" w14:textId="77777777" w:rsidR="00A54D62" w:rsidRDefault="00DD04C2">
+          <w:p w14:paraId="2069BD92" w14:textId="77777777" w:rsidR="00A54D62" w:rsidRPr="00BC1F7E" w:rsidRDefault="00DD04C2">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="396" w:hanging="197"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00BC1F7E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>環境部</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00BC1F7E">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>權限申請</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9752" w:type="dxa"/>
               <w:tblInd w:w="202" w:type="dxa"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="2835"/>
               <w:gridCol w:w="6917"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00A54D62" w14:paraId="4DB6BC09" w14:textId="77777777">
+            <w:tr w:rsidR="00A54D62" w:rsidRPr="00BC1F7E" w14:paraId="4DB6BC09" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="850"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2835" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="139A4563" w14:textId="77777777" w:rsidR="00A54D62" w:rsidRDefault="00DD04C2">
+                <w:p w14:paraId="139A4563" w14:textId="77777777" w:rsidR="00A54D62" w:rsidRPr="00BC1F7E" w:rsidRDefault="00DD04C2">
                   <w:pPr>
                     <w:pStyle w:val="a9"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="00BC1F7E">
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                     </w:rPr>
                     <w:t>申請類別</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6917" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="2064950C" w14:textId="77777777" w:rsidR="00A54D62" w:rsidRDefault="00DD04C2">
+                <w:p w14:paraId="2064950C" w14:textId="77777777" w:rsidR="00A54D62" w:rsidRPr="00BC1F7E" w:rsidRDefault="00DD04C2">
                   <w:pPr>
                     <w:pStyle w:val="a9"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="00BC1F7E">
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                     </w:rPr>
                     <w:t>功能說明</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00A54D62" w14:paraId="42F11536" w14:textId="77777777">
+            <w:tr w:rsidR="00557318" w:rsidRPr="00BC1F7E" w14:paraId="42F11536" w14:textId="77777777" w:rsidTr="007157FD">
+              <w:trPr>
+                <w:trHeight w:val="1285"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2835" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="76587477" w14:textId="77777777" w:rsidR="00557318" w:rsidRPr="00BC1F7E" w:rsidRDefault="00557318">
+                  <w:pPr>
+                    <w:pStyle w:val="a9"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00BC1F7E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                      <w:bCs/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                    </w:rPr>
+                    <w:t>□</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00BC1F7E">
+                    <w:rPr>
+                      <w:bCs/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                    </w:rPr>
+                    <w:t>檢視查詢</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6917" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="79FD94DD" w14:textId="77777777" w:rsidR="00EC092C" w:rsidRPr="00BC1F7E" w:rsidRDefault="00557318" w:rsidP="00557318">
+                  <w:pPr>
+                    <w:pStyle w:val="a9"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00BC1F7E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                      <w:bCs/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                    </w:rPr>
+                    <w:t>□</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00BC1F7E">
+                    <w:rPr>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                    </w:rPr>
+                    <w:t>隊部基礎資料</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00BC1F7E">
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                    </w:rPr>
+                    <w:t>、</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00BC1F7E">
+                    <w:rPr>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                    </w:rPr>
+                    <w:t>清運路線及清運機具資料</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="23238FD8" w14:textId="1044D754" w:rsidR="00557318" w:rsidRPr="00BC1F7E" w:rsidRDefault="00EC092C" w:rsidP="00557318">
+                  <w:pPr>
+                    <w:pStyle w:val="a9"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00BC1F7E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                      <w:bCs/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                    </w:rPr>
+                    <w:t>□</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00557318" w:rsidRPr="00BC1F7E">
+                    <w:rPr>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                    </w:rPr>
+                    <w:t>執行機關人事管理現況調查表單</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="3E00E229" w14:textId="54362330" w:rsidR="00557318" w:rsidRPr="00BC1F7E" w:rsidRDefault="00557318" w:rsidP="00557318">
+                  <w:pPr>
+                    <w:pStyle w:val="a9"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00BC1F7E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                      <w:bCs/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                    </w:rPr>
+                    <w:t>□</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00BC1F7E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                      <w:bCs/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                    </w:rPr>
+                    <w:t>職業安全衛生表單</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00A54D62" w:rsidRPr="00BC1F7E" w14:paraId="2A53EB59" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="888"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2835" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="76587477" w14:textId="77777777" w:rsidR="00A54D62" w:rsidRDefault="00DD04C2">
+                <w:p w14:paraId="35C79C0C" w14:textId="77777777" w:rsidR="00A54D62" w:rsidRPr="00BC1F7E" w:rsidRDefault="00DD04C2">
                   <w:pPr>
                     <w:pStyle w:val="a9"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="00BC1F7E">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                       <w:bCs/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                     </w:rPr>
                     <w:t>□</w:t>
                   </w:r>
-                  <w:r>
-[...5 lines deleted...]
-                    <w:t>檢視查詢</w:t>
+                  <w:r w:rsidRPr="00BC1F7E">
+                    <w:rPr>
+                      <w:bCs/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                    </w:rPr>
+                    <w:t>審核功能</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6917" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="3A78F935" w14:textId="77777777" w:rsidR="00A54D62" w:rsidRDefault="00DD04C2">
+                <w:p w14:paraId="72A0759C" w14:textId="77777777" w:rsidR="00EC092C" w:rsidRPr="00BC1F7E" w:rsidRDefault="00557318">
                   <w:pPr>
                     <w:pStyle w:val="a9"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="00BC1F7E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                      <w:bCs/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                    </w:rPr>
+                    <w:t>□</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00DD04C2" w:rsidRPr="00BC1F7E">
                     <w:rPr>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                     </w:rPr>
                     <w:t>隊部基礎資料</w:t>
                   </w:r>
+                  <w:r w:rsidRPr="00BC1F7E">
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                    </w:rPr>
+                    <w:t>、</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00DD04C2" w:rsidRPr="00BC1F7E">
+                    <w:rPr>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                    </w:rPr>
+                    <w:t>清運路線及清運機具資料</w:t>
+                  </w:r>
                 </w:p>
-                <w:p w14:paraId="4DFD4962" w14:textId="77777777" w:rsidR="00A54D62" w:rsidRDefault="00DD04C2">
+                <w:p w14:paraId="47F4417E" w14:textId="10CCC82D" w:rsidR="00A54D62" w:rsidRPr="00BC1F7E" w:rsidRDefault="00EC092C">
                   <w:pPr>
                     <w:pStyle w:val="a9"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...4 lines deleted...]
-                    <w:t>清運路線及清運機具資料</w:t>
+                  <w:r w:rsidRPr="00BC1F7E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                      <w:bCs/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                    </w:rPr>
+                    <w:t>□</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00DD04C2" w:rsidRPr="00BC1F7E">
+                    <w:rPr>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                    </w:rPr>
+                    <w:t>執行機關人事管理現況調查表單</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="3E00E229" w14:textId="77777777" w:rsidR="00A54D62" w:rsidRDefault="00DD04C2">
+                <w:p w14:paraId="25BBA273" w14:textId="00816CB3" w:rsidR="00557318" w:rsidRPr="00BC1F7E" w:rsidRDefault="00557318">
                   <w:pPr>
                     <w:pStyle w:val="a9"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...4 lines deleted...]
-                    <w:t>執行機關人事管理現況調查表單</w:t>
+                  <w:r w:rsidRPr="00BC1F7E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                      <w:bCs/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                    </w:rPr>
+                    <w:t>□</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00BC1F7E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                      <w:bCs/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                    </w:rPr>
+                    <w:t>職業安全衛生表單</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00A54D62" w14:paraId="2A53EB59" w14:textId="77777777">
-[...102 lines deleted...]
-            <w:tr w:rsidR="00A54D62" w14:paraId="68407E20" w14:textId="77777777">
+            <w:tr w:rsidR="00A54D62" w:rsidRPr="00BC1F7E" w14:paraId="68407E20" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="794"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2835" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="70787970" w14:textId="77777777" w:rsidR="00A54D62" w:rsidRDefault="00DD04C2">
+                <w:p w14:paraId="70787970" w14:textId="77777777" w:rsidR="00A54D62" w:rsidRPr="00BC1F7E" w:rsidRDefault="00DD04C2">
                   <w:pPr>
                     <w:pStyle w:val="a9"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="00BC1F7E">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                       <w:bCs/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                     </w:rPr>
                     <w:t>□</w:t>
                   </w:r>
-                  <w:r>
+                  <w:r w:rsidRPr="00BC1F7E">
                     <w:rPr>
                       <w:bCs/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                     </w:rPr>
                     <w:t>統計處</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6917" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="58D7C229" w14:textId="77777777" w:rsidR="00A54D62" w:rsidRDefault="00DD04C2">
+                <w:p w14:paraId="58D7C229" w14:textId="77777777" w:rsidR="00A54D62" w:rsidRPr="00BC1F7E" w:rsidRDefault="00DD04C2">
                   <w:pPr>
                     <w:pStyle w:val="a9"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="00BC1F7E">
                     <w:rPr>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                     </w:rPr>
                     <w:t>車輛機具資料審核</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00A54D62" w14:paraId="7E2D05DE" w14:textId="77777777">
+            <w:tr w:rsidR="00A54D62" w:rsidRPr="00BC1F7E" w14:paraId="7E2D05DE" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="794"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2835" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="0D338CA9" w14:textId="77777777" w:rsidR="00A54D62" w:rsidRDefault="00DD04C2">
+                <w:p w14:paraId="0D338CA9" w14:textId="77777777" w:rsidR="00A54D62" w:rsidRPr="00BC1F7E" w:rsidRDefault="00DD04C2">
                   <w:pPr>
                     <w:pStyle w:val="a9"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="00BC1F7E">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                       <w:bCs/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                     </w:rPr>
                     <w:t>□</w:t>
                   </w:r>
-                  <w:r>
+                  <w:r w:rsidRPr="00BC1F7E">
                     <w:rPr>
                       <w:bCs/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                     </w:rPr>
                     <w:t>委辦單位</w:t>
                   </w:r>
-                  <w:r>
+                  <w:r w:rsidRPr="00BC1F7E">
                     <w:rPr>
                       <w:bCs/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                     </w:rPr>
                     <w:t>(1)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6917" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="0DA7EC9D" w14:textId="77777777" w:rsidR="00A54D62" w:rsidRDefault="00DD04C2">
+                <w:p w14:paraId="0DA7EC9D" w14:textId="77777777" w:rsidR="00A54D62" w:rsidRPr="00BC1F7E" w:rsidRDefault="00DD04C2">
                   <w:pPr>
                     <w:pStyle w:val="a9"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="00BC1F7E">
                     <w:rPr>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                     </w:rPr>
                     <w:t>車輛機具資料管理</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00A54D62" w:rsidRPr="001E1238" w14:paraId="12CF4213" w14:textId="77777777">
+            <w:tr w:rsidR="00A54D62" w:rsidRPr="00BC1F7E" w14:paraId="12CF4213" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="794"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2835" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="512B252E" w14:textId="08E58C42" w:rsidR="00A54D62" w:rsidRDefault="00DD04C2">
+                <w:p w14:paraId="512B252E" w14:textId="08E58C42" w:rsidR="00A54D62" w:rsidRPr="00BC1F7E" w:rsidRDefault="00DD04C2">
                   <w:pPr>
                     <w:pStyle w:val="a9"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="00BC1F7E">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                       <w:bCs/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                     </w:rPr>
                     <w:t>□</w:t>
                   </w:r>
-                  <w:r>
+                  <w:r w:rsidRPr="00BC1F7E">
                     <w:rPr>
                       <w:bCs/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                     </w:rPr>
                     <w:t>委辦單位</w:t>
                   </w:r>
-                  <w:r>
+                  <w:r w:rsidRPr="00BC1F7E">
                     <w:rPr>
                       <w:bCs/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                     </w:rPr>
                     <w:t>(</w:t>
                   </w:r>
-                  <w:r w:rsidR="001330CE">
+                  <w:r w:rsidR="001330CE" w:rsidRPr="00BC1F7E">
                     <w:rPr>
                       <w:rFonts w:hint="eastAsia"/>
                       <w:bCs/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                     </w:rPr>
                     <w:t>2</w:t>
                   </w:r>
-                  <w:r>
+                  <w:r w:rsidRPr="00BC1F7E">
                     <w:rPr>
                       <w:bCs/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                     </w:rPr>
                     <w:t>)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6917" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="7F3E444D" w14:textId="76435769" w:rsidR="00A54D62" w:rsidRPr="004F7605" w:rsidRDefault="00DD04C2">
+                <w:p w14:paraId="7F3E444D" w14:textId="76435769" w:rsidR="00A54D62" w:rsidRPr="00BC1F7E" w:rsidRDefault="00DD04C2">
                   <w:pPr>
                     <w:pStyle w:val="a9"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                       <w:highlight w:val="yellow"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="004F7605">
+                  <w:r w:rsidRPr="00BC1F7E">
                     <w:rPr>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                     </w:rPr>
                     <w:t>執行機關人事管理現況調查表單查閱</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00EC092C" w:rsidRPr="00BC1F7E" w14:paraId="0CDE4608" w14:textId="77777777">
+              <w:trPr>
+                <w:trHeight w:val="794"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2835" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="2704FBCF" w14:textId="603572B5" w:rsidR="00EC092C" w:rsidRPr="00BC1F7E" w:rsidRDefault="00EC092C" w:rsidP="00EC092C">
+                  <w:pPr>
+                    <w:pStyle w:val="a9"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                      <w:bCs/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00BC1F7E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                      <w:bCs/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                    </w:rPr>
+                    <w:t>□</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00BC1F7E">
+                    <w:rPr>
+                      <w:bCs/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                    </w:rPr>
+                    <w:t>委辦單位</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00BC1F7E">
+                    <w:rPr>
+                      <w:bCs/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                    </w:rPr>
+                    <w:t>(</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00BC1F7E">
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia"/>
+                      <w:bCs/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                    </w:rPr>
+                    <w:t>3</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00BC1F7E">
+                    <w:rPr>
+                      <w:bCs/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                    </w:rPr>
+                    <w:t>)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6917" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="053CE9B4" w14:textId="3895A070" w:rsidR="00EC092C" w:rsidRPr="00BC1F7E" w:rsidRDefault="00EC092C" w:rsidP="00EC092C">
+                  <w:pPr>
+                    <w:pStyle w:val="a9"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00BC1F7E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                      <w:bCs/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                    </w:rPr>
+                    <w:t>職業安全衛生表單查閱</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="34268F5F" w14:textId="446D8FC6" w:rsidR="00B80F59" w:rsidRPr="00B80F59" w:rsidRDefault="00B80F59" w:rsidP="00B80F59">
+          <w:p w14:paraId="34268F5F" w14:textId="446D8FC6" w:rsidR="00B80F59" w:rsidRPr="00BC1F7E" w:rsidRDefault="00B80F59" w:rsidP="00B80F59">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00BC1F7E">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A54D62" w14:paraId="2CEE6B4F" w14:textId="77777777">
+      <w:tr w:rsidR="00A54D62" w:rsidRPr="00BC1F7E" w14:paraId="2CEE6B4F" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="8187"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10260" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="11AA4EEB" w14:textId="77777777" w:rsidR="00A54D62" w:rsidRDefault="00DD04C2">
+          <w:p w14:paraId="11AA4EEB" w14:textId="77777777" w:rsidR="00A54D62" w:rsidRPr="00BC1F7E" w:rsidRDefault="00DD04C2">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:before="307" w:after="307"/>
               <w:ind w:left="396" w:hanging="198"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00BC1F7E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>環保局權限申請</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9752" w:type="dxa"/>
               <w:tblInd w:w="202" w:type="dxa"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="2835"/>
               <w:gridCol w:w="6917"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00A54D62" w14:paraId="5692F594" w14:textId="77777777">
+            <w:tr w:rsidR="00A54D62" w:rsidRPr="00BC1F7E" w14:paraId="5692F594" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="850"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2835" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="4DA23BD3" w14:textId="77777777" w:rsidR="00A54D62" w:rsidRDefault="00DD04C2">
+                <w:p w14:paraId="4DA23BD3" w14:textId="77777777" w:rsidR="00A54D62" w:rsidRPr="00BC1F7E" w:rsidRDefault="00DD04C2">
                   <w:pPr>
                     <w:pStyle w:val="a9"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="00BC1F7E">
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                     </w:rPr>
                     <w:t>申請類別</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6917" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="63DDFF2B" w14:textId="77777777" w:rsidR="00A54D62" w:rsidRDefault="00DD04C2">
+                <w:p w14:paraId="63DDFF2B" w14:textId="77777777" w:rsidR="00A54D62" w:rsidRPr="00BC1F7E" w:rsidRDefault="00DD04C2">
                   <w:pPr>
                     <w:pStyle w:val="a9"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="00BC1F7E">
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                     </w:rPr>
                     <w:t>功能說明</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00A54D62" w14:paraId="0833EA7D" w14:textId="77777777">
+            <w:tr w:rsidR="00A54D62" w:rsidRPr="00BC1F7E" w14:paraId="0833EA7D" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="764"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2835" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="5EE40A40" w14:textId="77777777" w:rsidR="00A54D62" w:rsidRDefault="00DD04C2">
+                <w:p w14:paraId="5EE40A40" w14:textId="77777777" w:rsidR="00A54D62" w:rsidRPr="00BC1F7E" w:rsidRDefault="00DD04C2">
                   <w:pPr>
                     <w:pStyle w:val="a9"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="00BC1F7E">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                       <w:bCs/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                     </w:rPr>
                     <w:t>□</w:t>
                   </w:r>
-                  <w:r>
+                  <w:r w:rsidRPr="00BC1F7E">
                     <w:rPr>
                       <w:bCs/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                     </w:rPr>
                     <w:t>檢視查詢</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6917" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="6D6A3122" w14:textId="77777777" w:rsidR="00A54D62" w:rsidRDefault="00DD04C2">
+                <w:p w14:paraId="7B052F6C" w14:textId="77777777" w:rsidR="00EC092C" w:rsidRPr="00BC1F7E" w:rsidRDefault="00557318" w:rsidP="00557318">
                   <w:pPr>
                     <w:pStyle w:val="a9"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="00BC1F7E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                      <w:bCs/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                    </w:rPr>
+                    <w:t>□</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00DD04C2" w:rsidRPr="00BC1F7E">
                     <w:rPr>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                     </w:rPr>
                     <w:t>隊部基礎資料</w:t>
                   </w:r>
+                  <w:r w:rsidRPr="00BC1F7E">
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                    </w:rPr>
+                    <w:t>、</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00DD04C2" w:rsidRPr="00BC1F7E">
+                    <w:rPr>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                    </w:rPr>
+                    <w:t>清運路線及清運機具資料</w:t>
+                  </w:r>
                 </w:p>
-                <w:p w14:paraId="1DEBD72C" w14:textId="77777777" w:rsidR="00A54D62" w:rsidRDefault="00DD04C2">
+                <w:p w14:paraId="2CEBE17B" w14:textId="10F94716" w:rsidR="00A54D62" w:rsidRPr="00BC1F7E" w:rsidRDefault="00EC092C" w:rsidP="00557318">
                   <w:pPr>
                     <w:pStyle w:val="a9"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...4 lines deleted...]
-                    <w:t>清運路線及清運機具資料</w:t>
+                  <w:r w:rsidRPr="00BC1F7E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                      <w:bCs/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                    </w:rPr>
+                    <w:t>□</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00DD04C2" w:rsidRPr="00BC1F7E">
+                    <w:rPr>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                    </w:rPr>
+                    <w:t>執行機關人事管理現況調查表單</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="52AB143B" w14:textId="29D72E08" w:rsidR="00A54D62" w:rsidRDefault="00DD04C2" w:rsidP="00311D4C">
+                <w:p w14:paraId="52AB143B" w14:textId="7033ED55" w:rsidR="00557318" w:rsidRPr="00BC1F7E" w:rsidRDefault="00557318" w:rsidP="00557318">
                   <w:pPr>
                     <w:pStyle w:val="a9"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...4 lines deleted...]
-                    <w:t>執行機關人事管理現況調查表單</w:t>
+                  <w:r w:rsidRPr="00BC1F7E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                      <w:bCs/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                    </w:rPr>
+                    <w:t>□</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00BC1F7E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                      <w:bCs/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                    </w:rPr>
+                    <w:t>職業安全衛生表單</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00A54D62" w14:paraId="29E0C5D7" w14:textId="77777777">
+            <w:tr w:rsidR="00A54D62" w:rsidRPr="00BC1F7E" w14:paraId="29E0C5D7" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="764"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2835" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="4AB762B9" w14:textId="4AFEC4C6" w:rsidR="00A54D62" w:rsidRDefault="00DD04C2">
+                <w:p w14:paraId="4AB762B9" w14:textId="46098555" w:rsidR="00A54D62" w:rsidRPr="00BC1F7E" w:rsidRDefault="00DD04C2">
                   <w:pPr>
                     <w:pStyle w:val="a9"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="00BC1F7E">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                       <w:bCs/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                     </w:rPr>
                     <w:t>□</w:t>
                   </w:r>
-                  <w:r>
+                  <w:r w:rsidRPr="00BC1F7E">
                     <w:rPr>
                       <w:bCs/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                     </w:rPr>
                     <w:t>審核</w:t>
                   </w:r>
-                  <w:r w:rsidR="004027D7">
+                  <w:r w:rsidR="004027D7" w:rsidRPr="00BC1F7E">
                     <w:rPr>
                       <w:rFonts w:hint="eastAsia"/>
                       <w:bCs/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                     </w:rPr>
                     <w:t>填報</w:t>
                   </w:r>
-                  <w:r>
+                  <w:r w:rsidRPr="00BC1F7E">
                     <w:rPr>
                       <w:bCs/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                     </w:rPr>
                     <w:t>管理</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6917" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="78533E93" w14:textId="77777777" w:rsidR="00A54D62" w:rsidRDefault="00DD04C2">
+                <w:p w14:paraId="2404DE40" w14:textId="77777777" w:rsidR="00EC092C" w:rsidRPr="00BC1F7E" w:rsidRDefault="00557318" w:rsidP="00557318">
                   <w:pPr>
                     <w:pStyle w:val="a9"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="00BC1F7E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                      <w:bCs/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                    </w:rPr>
+                    <w:t>□</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00DD04C2" w:rsidRPr="00BC1F7E">
                     <w:rPr>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                     </w:rPr>
                     <w:t>隊部基礎資料</w:t>
                   </w:r>
+                  <w:r w:rsidRPr="00BC1F7E">
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                    </w:rPr>
+                    <w:t>、</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00DD04C2" w:rsidRPr="00BC1F7E">
+                    <w:rPr>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                    </w:rPr>
+                    <w:t>清運路線及清運機具資料</w:t>
+                  </w:r>
                 </w:p>
-                <w:p w14:paraId="2C9498C5" w14:textId="77777777" w:rsidR="00A54D62" w:rsidRDefault="00DD04C2">
+                <w:p w14:paraId="27DCD4F3" w14:textId="69CF1537" w:rsidR="00A54D62" w:rsidRPr="00BC1F7E" w:rsidRDefault="00EC092C" w:rsidP="00557318">
                   <w:pPr>
                     <w:pStyle w:val="a9"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...4 lines deleted...]
-                    <w:t>清運路線及清運機具資料</w:t>
+                  <w:r w:rsidRPr="00BC1F7E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                      <w:bCs/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                    </w:rPr>
+                    <w:t>□</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00DD04C2" w:rsidRPr="00BC1F7E">
+                    <w:rPr>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                    </w:rPr>
+                    <w:t>執行機關人事管理現況調查表單</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="5FA3CC48" w14:textId="09771ECB" w:rsidR="00A54D62" w:rsidRDefault="00DD04C2">
+                <w:p w14:paraId="5FA3CC48" w14:textId="1324DABB" w:rsidR="00557318" w:rsidRPr="00BC1F7E" w:rsidRDefault="00557318" w:rsidP="00557318">
                   <w:pPr>
                     <w:pStyle w:val="a9"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...4 lines deleted...]
-                    <w:t>執行機關人事管理現況調查表單</w:t>
+                  <w:r w:rsidRPr="00BC1F7E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                      <w:bCs/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                    </w:rPr>
+                    <w:t>□</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00BC1F7E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                      <w:bCs/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                    </w:rPr>
+                    <w:t>職業安全衛生表單</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00557318" w:rsidRPr="00BC1F7E" w14:paraId="78CB1EC4" w14:textId="77777777">
+              <w:trPr>
+                <w:trHeight w:val="764"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2835" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="79B07185" w14:textId="23683766" w:rsidR="00557318" w:rsidRPr="00BC1F7E" w:rsidRDefault="00557318" w:rsidP="00557318">
+                  <w:pPr>
+                    <w:pStyle w:val="a9"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                      <w:bCs/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00BC1F7E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                      <w:bCs/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                    </w:rPr>
+                    <w:t>□</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00BC1F7E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                      <w:bCs/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                    </w:rPr>
+                    <w:t>職業安全衛生管理</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6917" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="010004F7" w14:textId="5AF070D6" w:rsidR="00557318" w:rsidRPr="00BC1F7E" w:rsidRDefault="00557318" w:rsidP="00557318">
+                  <w:pPr>
+                    <w:pStyle w:val="a9"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                      <w:bCs/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00BC1F7E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                      <w:bCs/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                    </w:rPr>
+                    <w:t>職業安全衛生表單填報</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00EC092C" w:rsidRPr="00BC1F7E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                      <w:bCs/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                    </w:rPr>
+                    <w:t>/編輯</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="2F12A139" w14:textId="77777777" w:rsidR="00A54D62" w:rsidRDefault="00A54D62">
+          <w:p w14:paraId="2F12A139" w14:textId="77777777" w:rsidR="00A54D62" w:rsidRPr="00BC1F7E" w:rsidRDefault="00A54D62">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="78BFD28F" w14:textId="77777777" w:rsidR="00A54D62" w:rsidRDefault="00DD04C2">
+          <w:p w14:paraId="78BFD28F" w14:textId="77777777" w:rsidR="00A54D62" w:rsidRPr="00BC1F7E" w:rsidRDefault="00DD04C2">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:before="307" w:after="307"/>
               <w:ind w:left="396" w:hanging="198"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00BC1F7E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>清潔隊權限申請</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9752" w:type="dxa"/>
               <w:tblInd w:w="202" w:type="dxa"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="2835"/>
               <w:gridCol w:w="6917"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00A54D62" w14:paraId="7CED1A98" w14:textId="77777777">
+            <w:tr w:rsidR="00A54D62" w:rsidRPr="00BC1F7E" w14:paraId="7CED1A98" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="850"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2835" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="71FDA365" w14:textId="77777777" w:rsidR="00A54D62" w:rsidRDefault="00DD04C2">
+                <w:p w14:paraId="71FDA365" w14:textId="77777777" w:rsidR="00A54D62" w:rsidRPr="00BC1F7E" w:rsidRDefault="00DD04C2">
                   <w:pPr>
                     <w:pStyle w:val="a9"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="00BC1F7E">
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                     </w:rPr>
                     <w:t>申請類別</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6917" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="2A7245D1" w14:textId="77777777" w:rsidR="00A54D62" w:rsidRDefault="00DD04C2">
+                <w:p w14:paraId="2A7245D1" w14:textId="77777777" w:rsidR="00A54D62" w:rsidRPr="00BC1F7E" w:rsidRDefault="00DD04C2">
                   <w:pPr>
                     <w:pStyle w:val="a9"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="00BC1F7E">
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                     </w:rPr>
                     <w:t>功能說明</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00A54D62" w14:paraId="03EB6EB6" w14:textId="77777777">
+            <w:tr w:rsidR="00A54D62" w:rsidRPr="00BC1F7E" w14:paraId="03EB6EB6" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="794"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2835" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="2F2237D9" w14:textId="77777777" w:rsidR="00A54D62" w:rsidRDefault="00DD04C2">
+                <w:p w14:paraId="2F2237D9" w14:textId="77777777" w:rsidR="00A54D62" w:rsidRPr="00BC1F7E" w:rsidRDefault="00DD04C2">
                   <w:pPr>
                     <w:pStyle w:val="a9"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="00BC1F7E">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                       <w:bCs/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                     </w:rPr>
                     <w:t>□</w:t>
                   </w:r>
-                  <w:r>
+                  <w:r w:rsidRPr="00BC1F7E">
                     <w:rPr>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                     </w:rPr>
                     <w:t>隊部管理</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6917" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="4EC558C5" w14:textId="77777777" w:rsidR="00A54D62" w:rsidRDefault="00DD04C2">
+                <w:p w14:paraId="4EC558C5" w14:textId="77777777" w:rsidR="00A54D62" w:rsidRPr="00BC1F7E" w:rsidRDefault="00DD04C2">
                   <w:pPr>
                     <w:pStyle w:val="a9"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="00BC1F7E">
                     <w:rPr>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                     </w:rPr>
                     <w:t>隊部基礎資料填報</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00A54D62" w14:paraId="7207265C" w14:textId="77777777">
+            <w:tr w:rsidR="00A54D62" w:rsidRPr="00BC1F7E" w14:paraId="7207265C" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="794"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2835" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="7A02FA3B" w14:textId="77777777" w:rsidR="00A54D62" w:rsidRDefault="00DD04C2">
+                <w:p w14:paraId="7A02FA3B" w14:textId="77777777" w:rsidR="00A54D62" w:rsidRPr="00BC1F7E" w:rsidRDefault="00DD04C2">
                   <w:pPr>
                     <w:pStyle w:val="a9"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="00BC1F7E">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                       <w:bCs/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                     </w:rPr>
                     <w:t>□</w:t>
                   </w:r>
-                  <w:r>
+                  <w:r w:rsidRPr="00BC1F7E">
                     <w:rPr>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                     </w:rPr>
                     <w:t>車輛機具管理</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6917" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="5F469986" w14:textId="77777777" w:rsidR="00A54D62" w:rsidRDefault="00DD04C2">
+                <w:p w14:paraId="5F469986" w14:textId="77777777" w:rsidR="00A54D62" w:rsidRPr="00BC1F7E" w:rsidRDefault="00DD04C2">
                   <w:pPr>
                     <w:pStyle w:val="a9"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="00BC1F7E">
                     <w:rPr>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                     </w:rPr>
                     <w:t>清運路線填報</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="327C9FB1" w14:textId="77777777" w:rsidR="00A54D62" w:rsidRDefault="00DD04C2">
+                <w:p w14:paraId="327C9FB1" w14:textId="77777777" w:rsidR="00A54D62" w:rsidRPr="00BC1F7E" w:rsidRDefault="00DD04C2">
                   <w:pPr>
                     <w:pStyle w:val="a9"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="00BC1F7E">
                     <w:rPr>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                     </w:rPr>
                     <w:t>清運機具資料填報</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00A54D62" w14:paraId="3FE3D4EC" w14:textId="77777777">
+            <w:tr w:rsidR="00A54D62" w:rsidRPr="00BC1F7E" w14:paraId="3FE3D4EC" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="794"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2835" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="791611D8" w14:textId="77777777" w:rsidR="00A54D62" w:rsidRDefault="00DD04C2">
+                <w:p w14:paraId="791611D8" w14:textId="77777777" w:rsidR="00A54D62" w:rsidRPr="00BC1F7E" w:rsidRDefault="00DD04C2">
                   <w:pPr>
                     <w:pStyle w:val="a9"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="00BC1F7E">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                       <w:bCs/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                     </w:rPr>
                     <w:t>□</w:t>
                   </w:r>
-                  <w:r>
+                  <w:r w:rsidRPr="00BC1F7E">
                     <w:rPr>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                     </w:rPr>
                     <w:t>執行機關人事管理</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6917" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="5EB77A83" w14:textId="1334FF1E" w:rsidR="00A54D62" w:rsidRDefault="00DD04C2">
+                <w:p w14:paraId="5EB77A83" w14:textId="1334FF1E" w:rsidR="00A54D62" w:rsidRPr="00BC1F7E" w:rsidRDefault="00DD04C2">
                   <w:pPr>
                     <w:pStyle w:val="a9"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="00BC1F7E">
                     <w:rPr>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                     </w:rPr>
                     <w:t>執行機關人事管理現況調查表單填報</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00557318" w:rsidRPr="00BC1F7E" w14:paraId="76593AAC" w14:textId="77777777">
+              <w:trPr>
+                <w:trHeight w:val="794"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2835" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="24F9DDEA" w14:textId="421DED8B" w:rsidR="00557318" w:rsidRPr="00BC1F7E" w:rsidRDefault="00557318" w:rsidP="00557318">
+                  <w:pPr>
+                    <w:pStyle w:val="a9"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                      <w:bCs/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00BC1F7E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                      <w:bCs/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                    </w:rPr>
+                    <w:t>□</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00BC1F7E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                      <w:bCs/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                    </w:rPr>
+                    <w:t>職業安全衛生管理</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6917" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="20C31068" w14:textId="4FE40407" w:rsidR="00557318" w:rsidRPr="00BC1F7E" w:rsidRDefault="00557318" w:rsidP="00557318">
+                  <w:pPr>
+                    <w:pStyle w:val="a9"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00BC1F7E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                      <w:bCs/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                    </w:rPr>
+                    <w:t>職業安全衛生表單填報</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="226C39B4" w14:textId="77777777" w:rsidR="00A54D62" w:rsidRDefault="00DD04C2">
+          <w:p w14:paraId="226C39B4" w14:textId="77777777" w:rsidR="00A54D62" w:rsidRPr="00BC1F7E" w:rsidRDefault="00DD04C2">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00BC1F7E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A54D62" w14:paraId="3C8A6867" w14:textId="77777777">
+      <w:tr w:rsidR="00A54D62" w:rsidRPr="00BC1F7E" w14:paraId="3C8A6867" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="533"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10260" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="51978306" w14:textId="77777777" w:rsidR="00A54D62" w:rsidRDefault="00DD04C2">
+          <w:p w14:paraId="51978306" w14:textId="77777777" w:rsidR="00A54D62" w:rsidRPr="00BC1F7E" w:rsidRDefault="00DD04C2">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00BC1F7E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>申請單位</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00BC1F7E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00BC1F7E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>簽章</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A54D62" w14:paraId="132B8A64" w14:textId="77777777">
+      <w:tr w:rsidR="00A54D62" w:rsidRPr="00BC1F7E" w14:paraId="132B8A64" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="850"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10260" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="24D40E7D" w14:textId="77777777" w:rsidR="00A54D62" w:rsidRDefault="00DD04C2">
+          <w:p w14:paraId="24D40E7D" w14:textId="77777777" w:rsidR="00A54D62" w:rsidRPr="00BC1F7E" w:rsidRDefault="00DD04C2">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:widowControl/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="440" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00BC1F7E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>承辦人：</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00BC1F7E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">                          </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00BC1F7E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>科</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00BC1F7E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00BC1F7E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>課、股、組</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00BC1F7E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00BC1F7E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>長：</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00BC1F7E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">                          </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00BC1F7E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>單位主管：</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="763C876E" w14:textId="77777777" w:rsidR="00A54D62" w:rsidRDefault="00A54D62">
+          <w:p w14:paraId="763C876E" w14:textId="77777777" w:rsidR="00A54D62" w:rsidRPr="00BC1F7E" w:rsidRDefault="00A54D62">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:widowControl/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0B2485BE" w14:textId="77777777" w:rsidR="00A54D62" w:rsidRDefault="00A54D62">
+          <w:p w14:paraId="0B2485BE" w14:textId="77777777" w:rsidR="00A54D62" w:rsidRPr="00BC1F7E" w:rsidRDefault="00A54D62">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:widowControl/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A54D62" w14:paraId="06C427C2" w14:textId="77777777">
+      <w:tr w:rsidR="00A54D62" w:rsidRPr="00BC1F7E" w14:paraId="06C427C2" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="2094"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1129" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0868D2EE" w14:textId="77777777" w:rsidR="00A54D62" w:rsidRDefault="00DD04C2">
+          <w:p w14:paraId="0868D2EE" w14:textId="77777777" w:rsidR="00A54D62" w:rsidRPr="00BC1F7E" w:rsidRDefault="00DD04C2">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00BC1F7E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>備</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3870BB92" w14:textId="77777777" w:rsidR="00A54D62" w:rsidRDefault="00A54D62">
+          <w:p w14:paraId="3870BB92" w14:textId="77777777" w:rsidR="00A54D62" w:rsidRPr="00BC1F7E" w:rsidRDefault="00A54D62">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="57D891FA" w14:textId="77777777" w:rsidR="00A54D62" w:rsidRDefault="00DD04C2">
+          <w:p w14:paraId="57D891FA" w14:textId="77777777" w:rsidR="00A54D62" w:rsidRPr="00BC1F7E" w:rsidRDefault="00DD04C2">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
-            <w:r>
+            <w:r w:rsidRPr="00BC1F7E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>註</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9131" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A64F7AB" w14:textId="77777777" w:rsidR="00A54D62" w:rsidRDefault="00DD04C2">
+          <w:p w14:paraId="2A64F7AB" w14:textId="77777777" w:rsidR="00A54D62" w:rsidRPr="00BC1F7E" w:rsidRDefault="00DD04C2">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:snapToGrid w:val="0"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00BC1F7E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>請貴單位審核並簽章本系統帳號申請表，並寄至信箱</w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:tgtFrame="_top">
-              <w:r>
+              <w:r w:rsidRPr="00BC1F7E">
                 <w:rPr>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:t>moenv.ctp@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
+            <w:r w:rsidRPr="00BC1F7E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>，如有問題需要協助請聯繫：</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00BC1F7E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> (04)2252-1718 # 53809 </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00BC1F7E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>邱小姐</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00BC1F7E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7E7E1869" w14:textId="77777777" w:rsidR="00A54D62" w:rsidRDefault="00DD04C2">
+          <w:p w14:paraId="467B6450" w14:textId="77777777" w:rsidR="00A54D62" w:rsidRPr="00BC1F7E" w:rsidRDefault="00DD04C2">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00BC1F7E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>請申請單位確實控管帳號使用情形，若使用者職務發生異動，請貴單位自行將該帳號「刪除」，以確保系統資訊安全。</w:t>
-[...9 lines deleted...]
-              <w:snapToGrid w:val="0"/>
+              <w:t>使用者應確實遵守「電腦處理個人資料保護法」規定，並保障業者隱私，不做工作執掌以外之用途，對於業務上所知悉、持有之機密資料、程式、檔案及媒體等，絕對保守機密，不得對外宣</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00BC1F7E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:t>洩</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00BC1F7E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>使用者應確實遵守「電腦處理個人資料保護法」規定，並保障業者隱私，不做工作執掌以外之用途，對於業務上所知悉、持有之機密資料、程式、檔案及媒體等，絕對保守機密，不得對外宣</w:t>
+              <w:t>，如有</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r>
+            <w:r w:rsidRPr="00BC1F7E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>洩</w:t>
+              <w:t>違誤願</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r>
+            <w:r w:rsidRPr="00BC1F7E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>，如有</w:t>
-[...15 lines deleted...]
-              <w:t>法律上責任，離職後亦同。</w:t>
+              <w:t>負法律上責任，離職後亦同。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2E35F706" w14:textId="77777777" w:rsidR="00A54D62" w:rsidRDefault="00A54D62">
+    <w:p w14:paraId="2E35F706" w14:textId="77777777" w:rsidR="00A54D62" w:rsidRPr="00BC1F7E" w:rsidRDefault="00A54D62">
       <w:pPr>
         <w:pStyle w:val="a9"/>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00A54D62">
+    <w:sectPr w:rsidR="00A54D62" w:rsidRPr="00BC1F7E">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="567" w:right="424" w:bottom="567" w:left="567" w:header="0" w:footer="907" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:formProt w:val="0"/>
       <w:docGrid w:type="lines" w:linePitch="600" w:charSpace="-20481"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="307635FF" w14:textId="77777777" w:rsidR="00F97C58" w:rsidRDefault="00F97C58">
+    <w:p w14:paraId="325172A0" w14:textId="77777777" w:rsidR="00511C16" w:rsidRDefault="00511C16">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6CF9D2A1" w14:textId="77777777" w:rsidR="00F97C58" w:rsidRDefault="00F97C58">
+    <w:p w14:paraId="211DA89B" w14:textId="77777777" w:rsidR="00511C16" w:rsidRDefault="00511C16">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w14:paraId="6899E469" w14:textId="77777777" w:rsidR="00A54D62" w:rsidRDefault="00DD04C2">
     <w:pPr>
       <w:pStyle w:val="af0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="6350" distB="6350" distL="6350" distR="6350" simplePos="0" relativeHeight="5" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="611D8786" wp14:editId="44E501D6">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="14605" cy="146685"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="1" name="文字方塊 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2557,51 +2981,51 @@
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rStyle w:val="a3"/>
                             </w:rPr>
                             <w:t>4</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rStyle w:val="a3"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
           <w:pict>
             <v:shapetype w14:anchorId="611D8786" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="文字方塊 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:.05pt;width:1.15pt;height:11.55pt;z-index:5;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:.5pt;mso-wrap-distance-top:.5pt;mso-wrap-distance-right:.5pt;mso-wrap-distance-bottom:.5pt;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDvsmGvkwEAACYDAAAOAAAAZHJzL2Uyb0RvYy54bWysUttu3CAQfa+Uf0C8Z3GiZBVZ642aRBtV&#10;qtpKaT8AY1gjAYMGsvb+fQf2FrVvVf2AZ5jhcM4ZVo+zd2ynMVkIHb9ZNJzpoGCwYdvxXz831w+c&#10;pSzDIB0E3fG9TvxxffVpNcVW38IIbtDICCSkdoodH3OOrRBJjdrLtICoAxUNoJeZUtyKAeVE6N6J&#10;26ZZiglwiAhKp0S7L4ciX1d8Y7TK341JOjPXceKW64p17csq1ivZblHG0aojDfkPLLy0gS49Q73I&#10;LNk72r+gvFUICUxeKPACjLFKVw2k5qb5Q83bKKOuWsicFM82pf8Hq77t3uIPZHl+gpkGWAyZYmoT&#10;bRY9s0Ff/sSUUZ0s3J9t03Nmqhy6Wzb3nCmqULh8uC8g4nI2YsqvGjwrQceRhlK9kruvKR9aTy3l&#10;qgTODhvrXE1w2z87ZDtJA9zU74j+oU1cGJcoz/18lNHDsCd17ksgz8r8TwGegv4UyKBGoJdx4Jbi&#10;5/cMG1v5FdADEukqCQ2jKjw+nDLtj3ntujzv9W8AAAD//wMAUEsDBBQABgAIAAAAIQAjTa1G2gAA&#10;AAIBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI8xT8MwEIV3JP6DdUgsiDqkVYVCnKqqYIClInRhu8bX&#10;OBCfI9tpw7/HmWA6vXun974rN5PtxZl86BwreFhkIIgbpztuFRw+Xu4fQYSIrLF3TAp+KMCmur4q&#10;sdDuwu90rmMrUgiHAhWYGIdCytAYshgWbiBO3sl5izFJ30rt8ZLCbS/zLFtLix2nBoMD7Qw13/Vo&#10;FexXn3tzN56e37arpX89jLv1V1srdXszbZ9ARJri3zHM+AkdqsR0dCPrIHoF6ZE4b0Xy8iWI4zxy&#10;kFUp/6NXvwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDvsmGvkwEAACYDAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAjTa1G2gAAAAIBAAAPAAAA&#10;AAAAAAAAAAAAAO0DAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA9AQAAAAA&#10;" o:allowincell="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset="0,0,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="208446A3" w14:textId="77777777" w:rsidR="00A54D62" w:rsidRDefault="00DD04C2">
                     <w:pPr>
                       <w:pStyle w:val="af0"/>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="a3"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="a3"/>
                       </w:rPr>
                       <w:instrText>PAGE</w:instrText>
                     </w:r>
                     <w:r>
@@ -2614,70 +3038,70 @@
                       <w:rPr>
                         <w:rStyle w:val="a3"/>
                       </w:rPr>
                       <w:t>4</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="a3"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="16406F1D" w14:textId="77777777" w:rsidR="00F97C58" w:rsidRDefault="00F97C58">
+    <w:p w14:paraId="4128B466" w14:textId="77777777" w:rsidR="00511C16" w:rsidRDefault="00511C16">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="55BE6EAC" w14:textId="77777777" w:rsidR="00F97C58" w:rsidRDefault="00F97C58">
+    <w:p w14:paraId="231BF310" w14:textId="77777777" w:rsidR="00511C16" w:rsidRDefault="00511C16">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D062101"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A6E057C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3010,155 +3434,169 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1673682889">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="2012828875">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="238029250">
+  <w:num w:numId="3">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="80"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="480"/>
   <w:autoHyphenation/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotExpandShiftReturn/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A54D62"/>
     <w:rsid w:val="001330CE"/>
     <w:rsid w:val="001E1238"/>
+    <w:rsid w:val="00210579"/>
     <w:rsid w:val="00290864"/>
+    <w:rsid w:val="0031021C"/>
     <w:rsid w:val="00311D4C"/>
+    <w:rsid w:val="00313174"/>
     <w:rsid w:val="004027D7"/>
     <w:rsid w:val="004F7605"/>
+    <w:rsid w:val="00511C16"/>
+    <w:rsid w:val="00556C73"/>
+    <w:rsid w:val="00557318"/>
     <w:rsid w:val="005E20DD"/>
+    <w:rsid w:val="00677332"/>
     <w:rsid w:val="00786B90"/>
+    <w:rsid w:val="008710C2"/>
+    <w:rsid w:val="00936EF4"/>
     <w:rsid w:val="00A54D62"/>
     <w:rsid w:val="00A616A4"/>
     <w:rsid w:val="00B80F59"/>
+    <w:rsid w:val="00BC1F7E"/>
+    <w:rsid w:val="00CA4415"/>
+    <w:rsid w:val="00CB5457"/>
+    <w:rsid w:val="00D949EF"/>
     <w:rsid w:val="00DD04C2"/>
     <w:rsid w:val="00DF7E2E"/>
     <w:rsid w:val="00E770CE"/>
+    <w:rsid w:val="00EC092C"/>
     <w:rsid w:val="00F01C14"/>
     <w:rsid w:val="00F97C58"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0E51A3C0"/>
   <w15:docId w15:val="{20A523BE-A676-4C22-8EFE-1270BFD362A9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3490,51 +3928,50 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -3768,51 +4205,54 @@
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="af2">
     <w:name w:val="外框內容"/>
     <w:basedOn w:val="a"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="af3">
     <w:name w:val="表格內容"/>
     <w:basedOn w:val="a"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:suppressLineNumbers/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:relyOnVML/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:moenv.ctp@gmail.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
@@ -4095,54 +4535,55 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>143</Words>
-  <Characters>817</Characters>
+  <Words>152</Words>
+  <Characters>872</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>6</Lines>
-  <Paragraphs>1</Paragraphs>
+  <Lines>7</Lines>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>959</CharactersWithSpaces>
+  <CharactersWithSpaces>1022</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>「資源回收業(站點)登記服務管理系統」主管機關端帳號申請流程</dc:title>
   <dc:subject/>
   <dc:creator>helena27877</dc:creator>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:language>zh-TW</dc:language>
 </cp:coreProperties>
 </file>